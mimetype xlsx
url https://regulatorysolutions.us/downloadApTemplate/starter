--- v1 (2026-08-31)
+++ v2 (2026-10-04)
@@ -31376,79 +31376,79 @@
     <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>145</v>
       </c>
       <c r="B61" t="s">
         <v>103</v>
       </c>
       <c r="C61" t="s">
         <v>81</v>
       </c>
       <c r="D61">
         <v>85</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>146</v>
       </c>
       <c r="B62" t="s">
         <v>103</v>
       </c>
       <c r="C62" t="s">
         <v>137</v>
       </c>
       <c r="D62">
-        <v>116</v>
+        <v>106</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>146</v>
       </c>
       <c r="B63" t="s">
         <v>103</v>
       </c>
       <c r="C63" t="s">
         <v>137</v>
       </c>
       <c r="D63">
         <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>146</v>
       </c>
       <c r="B64" t="s">
         <v>103</v>
       </c>
       <c r="C64" t="s">
         <v>137</v>
       </c>
       <c r="D64">
-        <v>106</v>
+        <v>116</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>147</v>
       </c>
       <c r="B65" t="s">
         <v>120</v>
       </c>
       <c r="C65" t="s">
         <v>101</v>
       </c>
       <c r="D65">
         <v>57</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>148</v>
       </c>
       <c r="B66" t="s">
         <v>120</v>
       </c>
       <c r="C66" t="s">
         <v>58</v>
@@ -31488,65 +31488,65 @@
     <row r="69" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>151</v>
       </c>
       <c r="B69" t="s">
         <v>120</v>
       </c>
       <c r="C69" t="s">
         <v>67</v>
       </c>
       <c r="D69">
         <v>44</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>152</v>
       </c>
       <c r="B70" t="s">
         <v>120</v>
       </c>
       <c r="C70" t="s">
         <v>132</v>
       </c>
       <c r="D70">
-        <v>48</v>
+        <v>58</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>152</v>
       </c>
       <c r="B71" t="s">
         <v>120</v>
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
-        <v>58</v>
+        <v>48</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>153</v>
       </c>
       <c r="B72" t="s">
         <v>154</v>
       </c>
       <c r="C72" t="s">
         <v>155</v>
       </c>
       <c r="D72">
         <v>308</v>
       </c>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>156</v>
       </c>
       <c r="B73" t="s">
         <v>157</v>
       </c>
       <c r="C73" t="s">
         <v>93</v>
@@ -32160,65 +32160,65 @@
     <row r="117" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>212</v>
       </c>
       <c r="B117" t="s">
         <v>196</v>
       </c>
       <c r="C117" t="s">
         <v>93</v>
       </c>
       <c r="D117">
         <v>206</v>
       </c>
     </row>
     <row r="118" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>213</v>
       </c>
       <c r="B118" t="s">
         <v>196</v>
       </c>
       <c r="C118" t="s">
         <v>132</v>
       </c>
       <c r="D118">
-        <v>207</v>
+        <v>205</v>
       </c>
     </row>
     <row r="119" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>213</v>
       </c>
       <c r="B119" t="s">
         <v>196</v>
       </c>
       <c r="C119" t="s">
         <v>132</v>
       </c>
       <c r="D119">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="120" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>214</v>
       </c>
       <c r="B120" t="s">
         <v>196</v>
       </c>
       <c r="C120" t="s">
         <v>215</v>
       </c>
       <c r="D120">
         <v>208</v>
       </c>
     </row>
     <row r="121" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>214</v>
       </c>
       <c r="B121" t="s">
         <v>196</v>
       </c>
       <c r="C121" t="s">
         <v>71</v>
@@ -32479,96 +32479,96 @@
         <v>226</v>
       </c>
     </row>
     <row r="140" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>238</v>
       </c>
       <c r="B140" t="s">
         <v>196</v>
       </c>
       <c r="C140" t="s">
         <v>77</v>
       </c>
       <c r="D140">
         <v>228</v>
       </c>
     </row>
     <row r="141" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>239</v>
       </c>
       <c r="B141" t="s">
         <v>196</v>
       </c>
       <c r="C141" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="D141">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="142" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>239</v>
       </c>
       <c r="B142" t="s">
         <v>196</v>
       </c>
       <c r="C142" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D142">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="143" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>240</v>
       </c>
       <c r="B143" t="s">
         <v>196</v>
       </c>
       <c r="C143" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="D143">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="144" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>240</v>
       </c>
       <c r="B144" t="s">
         <v>196</v>
       </c>
       <c r="C144" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="D144">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="145" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>241</v>
       </c>
       <c r="B145" t="s">
         <v>196</v>
       </c>
       <c r="C145" t="s">
         <v>77</v>
       </c>
       <c r="D145">
         <v>233</v>
       </c>
     </row>
     <row r="146" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>242</v>
       </c>
       <c r="B146" t="s">
         <v>196</v>
       </c>
       <c r="C146" t="s">
         <v>243</v>
@@ -32591,68 +32591,68 @@
         <v>235</v>
       </c>
     </row>
     <row r="148" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>244</v>
       </c>
       <c r="B148" t="s">
         <v>196</v>
       </c>
       <c r="C148" t="s">
         <v>58</v>
       </c>
       <c r="D148">
         <v>236</v>
       </c>
     </row>
     <row r="149" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>245</v>
       </c>
       <c r="B149" t="s">
         <v>196</v>
       </c>
       <c r="C149" t="s">
-        <v>58</v>
+        <v>95</v>
       </c>
       <c r="D149">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="150" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>245</v>
       </c>
       <c r="B150" t="s">
         <v>196</v>
       </c>
       <c r="C150" t="s">
-        <v>95</v>
+        <v>58</v>
       </c>
       <c r="D150">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="151" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>246</v>
       </c>
       <c r="B151" t="s">
         <v>196</v>
       </c>
       <c r="C151" t="s">
         <v>95</v>
       </c>
       <c r="D151">
         <v>237</v>
       </c>
     </row>
     <row r="152" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>246</v>
       </c>
       <c r="B152" t="s">
         <v>196</v>
       </c>
       <c r="C152" t="s">
         <v>58</v>
@@ -32818,65 +32818,65 @@
     <row r="164" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>261</v>
       </c>
       <c r="B164" t="s">
         <v>196</v>
       </c>
       <c r="C164" t="s">
         <v>260</v>
       </c>
       <c r="D164">
         <v>252</v>
       </c>
     </row>
     <row r="165" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>262</v>
       </c>
       <c r="B165" t="s">
         <v>196</v>
       </c>
       <c r="C165" t="s">
         <v>260</v>
       </c>
       <c r="D165">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="166" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>262</v>
       </c>
       <c r="B166" t="s">
         <v>196</v>
       </c>
       <c r="C166" t="s">
         <v>260</v>
       </c>
       <c r="D166">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="167" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>263</v>
       </c>
       <c r="B167" t="s">
         <v>196</v>
       </c>
       <c r="C167" t="s">
         <v>264</v>
       </c>
       <c r="D167">
         <v>256</v>
       </c>
     </row>
     <row r="168" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>265</v>
       </c>
       <c r="B168" t="s">
         <v>196</v>
       </c>
       <c r="C168" t="s">
         <v>61</v>
@@ -32941,124 +32941,124 @@
         <v>260</v>
       </c>
     </row>
     <row r="173" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
         <v>270</v>
       </c>
       <c r="B173" t="s">
         <v>196</v>
       </c>
       <c r="C173" t="s">
         <v>58</v>
       </c>
       <c r="D173">
         <v>262</v>
       </c>
     </row>
     <row r="174" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
         <v>271</v>
       </c>
       <c r="B174" t="s">
         <v>196</v>
       </c>
       <c r="C174" t="s">
-        <v>174</v>
+        <v>272</v>
       </c>
       <c r="D174">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="175" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
         <v>271</v>
       </c>
       <c r="B175" t="s">
         <v>196</v>
       </c>
       <c r="C175" t="s">
-        <v>272</v>
+        <v>174</v>
       </c>
       <c r="D175">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="176" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
         <v>273</v>
       </c>
       <c r="B176" t="s">
         <v>196</v>
       </c>
       <c r="C176" t="s">
         <v>71</v>
       </c>
       <c r="D176">
         <v>266</v>
       </c>
     </row>
     <row r="177" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>273</v>
       </c>
       <c r="B177" t="s">
         <v>196</v>
       </c>
       <c r="C177" t="s">
         <v>71</v>
       </c>
       <c r="D177">
         <v>265</v>
       </c>
     </row>
     <row r="178" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>274</v>
       </c>
       <c r="B178" t="s">
         <v>196</v>
       </c>
       <c r="C178" t="s">
         <v>272</v>
       </c>
       <c r="D178">
-        <v>268</v>
+        <v>267</v>
       </c>
     </row>
     <row r="179" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
         <v>274</v>
       </c>
       <c r="B179" t="s">
         <v>196</v>
       </c>
       <c r="C179" t="s">
         <v>272</v>
       </c>
       <c r="D179">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="180" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
         <v>275</v>
       </c>
       <c r="B180" t="s">
         <v>196</v>
       </c>
       <c r="C180" t="s">
         <v>134</v>
       </c>
       <c r="D180">
         <v>272</v>
       </c>
     </row>
     <row r="181" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
         <v>276</v>
       </c>
       <c r="B181" t="s">
         <v>196</v>
       </c>
       <c r="C181" t="s">
         <v>134</v>
@@ -33126,65 +33126,65 @@
     <row r="186" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
         <v>281</v>
       </c>
       <c r="B186" t="s">
         <v>196</v>
       </c>
       <c r="C186" t="s">
         <v>282</v>
       </c>
       <c r="D186">
         <v>247</v>
       </c>
     </row>
     <row r="187" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
         <v>283</v>
       </c>
       <c r="B187" t="s">
         <v>196</v>
       </c>
       <c r="C187" t="s">
         <v>215</v>
       </c>
       <c r="D187">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="188" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
         <v>283</v>
       </c>
       <c r="B188" t="s">
         <v>196</v>
       </c>
       <c r="C188" t="s">
         <v>215</v>
       </c>
       <c r="D188">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="189" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
         <v>284</v>
       </c>
       <c r="B189" t="s">
         <v>196</v>
       </c>
       <c r="C189" t="s">
         <v>71</v>
       </c>
       <c r="D189">
         <v>278</v>
       </c>
     </row>
     <row r="190" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
         <v>285</v>
       </c>
       <c r="B190" t="s">
         <v>196</v>
       </c>
       <c r="C190" t="s">
         <v>272</v>
@@ -33417,96 +33417,96 @@
         <v>294</v>
       </c>
     </row>
     <row r="207" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
         <v>302</v>
       </c>
       <c r="B207" t="s">
         <v>196</v>
       </c>
       <c r="C207" t="s">
         <v>303</v>
       </c>
       <c r="D207">
         <v>269</v>
       </c>
     </row>
     <row r="208" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
         <v>304</v>
       </c>
       <c r="B208" t="s">
         <v>196</v>
       </c>
       <c r="C208" t="s">
-        <v>215</v>
+        <v>71</v>
       </c>
       <c r="D208">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="209" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
         <v>304</v>
       </c>
       <c r="B209" t="s">
         <v>196</v>
       </c>
       <c r="C209" t="s">
-        <v>71</v>
+        <v>215</v>
       </c>
       <c r="D209">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="210" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
         <v>305</v>
       </c>
       <c r="B210" t="s">
         <v>196</v>
       </c>
       <c r="C210" t="s">
         <v>215</v>
       </c>
       <c r="D210">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="211" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
         <v>305</v>
       </c>
       <c r="B211" t="s">
         <v>196</v>
       </c>
       <c r="C211" t="s">
         <v>215</v>
       </c>
       <c r="D211">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="212" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
         <v>306</v>
       </c>
       <c r="B212" t="s">
         <v>196</v>
       </c>
       <c r="C212" t="s">
         <v>189</v>
       </c>
       <c r="D212">
         <v>300</v>
       </c>
     </row>
     <row r="213" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
         <v>307</v>
       </c>
       <c r="B213" t="s">
         <v>196</v>
       </c>
       <c r="C213" t="s">
         <v>229</v>