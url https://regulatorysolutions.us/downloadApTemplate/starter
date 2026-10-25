--- v2 (2026-10-04)
+++ v3 (2026-10-25)
@@ -31376,79 +31376,79 @@
     <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>145</v>
       </c>
       <c r="B61" t="s">
         <v>103</v>
       </c>
       <c r="C61" t="s">
         <v>81</v>
       </c>
       <c r="D61">
         <v>85</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>146</v>
       </c>
       <c r="B62" t="s">
         <v>103</v>
       </c>
       <c r="C62" t="s">
         <v>137</v>
       </c>
       <c r="D62">
-        <v>106</v>
+        <v>116</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>146</v>
       </c>
       <c r="B63" t="s">
         <v>103</v>
       </c>
       <c r="C63" t="s">
         <v>137</v>
       </c>
       <c r="D63">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>146</v>
       </c>
       <c r="B64" t="s">
         <v>103</v>
       </c>
       <c r="C64" t="s">
         <v>137</v>
       </c>
       <c r="D64">
-        <v>116</v>
+        <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>147</v>
       </c>
       <c r="B65" t="s">
         <v>120</v>
       </c>
       <c r="C65" t="s">
         <v>101</v>
       </c>
       <c r="D65">
         <v>57</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>148</v>
       </c>
       <c r="B66" t="s">
         <v>120</v>
       </c>
       <c r="C66" t="s">
         <v>58</v>
@@ -31488,65 +31488,65 @@
     <row r="69" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>151</v>
       </c>
       <c r="B69" t="s">
         <v>120</v>
       </c>
       <c r="C69" t="s">
         <v>67</v>
       </c>
       <c r="D69">
         <v>44</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>152</v>
       </c>
       <c r="B70" t="s">
         <v>120</v>
       </c>
       <c r="C70" t="s">
         <v>132</v>
       </c>
       <c r="D70">
-        <v>58</v>
+        <v>48</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>152</v>
       </c>
       <c r="B71" t="s">
         <v>120</v>
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
-        <v>48</v>
+        <v>58</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>153</v>
       </c>
       <c r="B72" t="s">
         <v>154</v>
       </c>
       <c r="C72" t="s">
         <v>155</v>
       </c>
       <c r="D72">
         <v>308</v>
       </c>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>156</v>
       </c>
       <c r="B73" t="s">
         <v>157</v>
       </c>
       <c r="C73" t="s">
         <v>93</v>
@@ -31936,65 +31936,65 @@
     <row r="101" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>195</v>
       </c>
       <c r="B101" t="s">
         <v>196</v>
       </c>
       <c r="C101" t="s">
         <v>139</v>
       </c>
       <c r="D101">
         <v>188</v>
       </c>
     </row>
     <row r="102" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>197</v>
       </c>
       <c r="B102" t="s">
         <v>196</v>
       </c>
       <c r="C102" t="s">
         <v>142</v>
       </c>
       <c r="D102">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="103" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>197</v>
       </c>
       <c r="B103" t="s">
         <v>196</v>
       </c>
       <c r="C103" t="s">
         <v>142</v>
       </c>
       <c r="D103">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="104" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>198</v>
       </c>
       <c r="B104" t="s">
         <v>196</v>
       </c>
       <c r="C104" t="s">
         <v>199</v>
       </c>
       <c r="D104">
         <v>194</v>
       </c>
     </row>
     <row r="105" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>200</v>
       </c>
       <c r="B105" t="s">
         <v>196</v>
       </c>
       <c r="C105" t="s">
         <v>199</v>
@@ -32090,65 +32090,65 @@
     <row r="112" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>209</v>
       </c>
       <c r="B112" t="s">
         <v>196</v>
       </c>
       <c r="C112" t="s">
         <v>93</v>
       </c>
       <c r="D112">
         <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>210</v>
       </c>
       <c r="B113" t="s">
         <v>196</v>
       </c>
       <c r="C113" t="s">
         <v>71</v>
       </c>
       <c r="D113">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="114" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>210</v>
       </c>
       <c r="B114" t="s">
         <v>196</v>
       </c>
       <c r="C114" t="s">
         <v>71</v>
       </c>
       <c r="D114">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="115" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>211</v>
       </c>
       <c r="B115" t="s">
         <v>196</v>
       </c>
       <c r="C115" t="s">
         <v>208</v>
       </c>
       <c r="D115">
         <v>203</v>
       </c>
     </row>
     <row r="116" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>212</v>
       </c>
       <c r="B116" t="s">
         <v>196</v>
       </c>
       <c r="C116" t="s">
         <v>93</v>
@@ -32185,68 +32185,68 @@
         <v>205</v>
       </c>
     </row>
     <row r="119" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>213</v>
       </c>
       <c r="B119" t="s">
         <v>196</v>
       </c>
       <c r="C119" t="s">
         <v>132</v>
       </c>
       <c r="D119">
         <v>207</v>
       </c>
     </row>
     <row r="120" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>214</v>
       </c>
       <c r="B120" t="s">
         <v>196</v>
       </c>
       <c r="C120" t="s">
-        <v>215</v>
+        <v>71</v>
       </c>
       <c r="D120">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="121" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>214</v>
       </c>
       <c r="B121" t="s">
         <v>196</v>
       </c>
       <c r="C121" t="s">
-        <v>71</v>
+        <v>215</v>
       </c>
       <c r="D121">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="122" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>216</v>
       </c>
       <c r="B122" t="s">
         <v>196</v>
       </c>
       <c r="C122" t="s">
         <v>134</v>
       </c>
       <c r="D122">
         <v>210</v>
       </c>
     </row>
     <row r="123" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>217</v>
       </c>
       <c r="B123" t="s">
         <v>196</v>
       </c>
       <c r="C123" t="s">
         <v>218</v>
@@ -32479,68 +32479,68 @@
         <v>226</v>
       </c>
     </row>
     <row r="140" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>238</v>
       </c>
       <c r="B140" t="s">
         <v>196</v>
       </c>
       <c r="C140" t="s">
         <v>77</v>
       </c>
       <c r="D140">
         <v>228</v>
       </c>
     </row>
     <row r="141" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>239</v>
       </c>
       <c r="B141" t="s">
         <v>196</v>
       </c>
       <c r="C141" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D141">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="142" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>239</v>
       </c>
       <c r="B142" t="s">
         <v>196</v>
       </c>
       <c r="C142" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="D142">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="143" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>240</v>
       </c>
       <c r="B143" t="s">
         <v>196</v>
       </c>
       <c r="C143" t="s">
         <v>77</v>
       </c>
       <c r="D143">
         <v>231</v>
       </c>
     </row>
     <row r="144" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>240</v>
       </c>
       <c r="B144" t="s">
         <v>196</v>
       </c>
       <c r="C144" t="s">
         <v>58</v>
@@ -32563,68 +32563,68 @@
         <v>233</v>
       </c>
     </row>
     <row r="146" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>242</v>
       </c>
       <c r="B146" t="s">
         <v>196</v>
       </c>
       <c r="C146" t="s">
         <v>243</v>
       </c>
       <c r="D146">
         <v>234</v>
       </c>
     </row>
     <row r="147" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>244</v>
       </c>
       <c r="B147" t="s">
         <v>196</v>
       </c>
       <c r="C147" t="s">
-        <v>95</v>
+        <v>58</v>
       </c>
       <c r="D147">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="148" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>244</v>
       </c>
       <c r="B148" t="s">
         <v>196</v>
       </c>
       <c r="C148" t="s">
-        <v>58</v>
+        <v>95</v>
       </c>
       <c r="D148">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="149" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>245</v>
       </c>
       <c r="B149" t="s">
         <v>196</v>
       </c>
       <c r="C149" t="s">
         <v>95</v>
       </c>
       <c r="D149">
         <v>239</v>
       </c>
     </row>
     <row r="150" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>245</v>
       </c>
       <c r="B150" t="s">
         <v>196</v>
       </c>
       <c r="C150" t="s">
         <v>58</v>
@@ -32818,65 +32818,65 @@
     <row r="164" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>261</v>
       </c>
       <c r="B164" t="s">
         <v>196</v>
       </c>
       <c r="C164" t="s">
         <v>260</v>
       </c>
       <c r="D164">
         <v>252</v>
       </c>
     </row>
     <row r="165" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>262</v>
       </c>
       <c r="B165" t="s">
         <v>196</v>
       </c>
       <c r="C165" t="s">
         <v>260</v>
       </c>
       <c r="D165">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="166" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>262</v>
       </c>
       <c r="B166" t="s">
         <v>196</v>
       </c>
       <c r="C166" t="s">
         <v>260</v>
       </c>
       <c r="D166">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="167" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>263</v>
       </c>
       <c r="B167" t="s">
         <v>196</v>
       </c>
       <c r="C167" t="s">
         <v>264</v>
       </c>
       <c r="D167">
         <v>256</v>
       </c>
     </row>
     <row r="168" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>265</v>
       </c>
       <c r="B168" t="s">
         <v>196</v>
       </c>
       <c r="C168" t="s">
         <v>61</v>
@@ -32941,96 +32941,96 @@
         <v>260</v>
       </c>
     </row>
     <row r="173" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
         <v>270</v>
       </c>
       <c r="B173" t="s">
         <v>196</v>
       </c>
       <c r="C173" t="s">
         <v>58</v>
       </c>
       <c r="D173">
         <v>262</v>
       </c>
     </row>
     <row r="174" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
         <v>271</v>
       </c>
       <c r="B174" t="s">
         <v>196</v>
       </c>
       <c r="C174" t="s">
-        <v>272</v>
+        <v>174</v>
       </c>
       <c r="D174">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="175" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
         <v>271</v>
       </c>
       <c r="B175" t="s">
         <v>196</v>
       </c>
       <c r="C175" t="s">
-        <v>174</v>
+        <v>272</v>
       </c>
       <c r="D175">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="176" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
         <v>273</v>
       </c>
       <c r="B176" t="s">
         <v>196</v>
       </c>
       <c r="C176" t="s">
         <v>71</v>
       </c>
       <c r="D176">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="177" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>273</v>
       </c>
       <c r="B177" t="s">
         <v>196</v>
       </c>
       <c r="C177" t="s">
         <v>71</v>
       </c>
       <c r="D177">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="178" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>274</v>
       </c>
       <c r="B178" t="s">
         <v>196</v>
       </c>
       <c r="C178" t="s">
         <v>272</v>
       </c>
       <c r="D178">
         <v>267</v>
       </c>
     </row>
     <row r="179" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
         <v>274</v>
       </c>
       <c r="B179" t="s">
         <v>196</v>
       </c>
       <c r="C179" t="s">
         <v>272</v>
@@ -33126,65 +33126,65 @@
     <row r="186" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
         <v>281</v>
       </c>
       <c r="B186" t="s">
         <v>196</v>
       </c>
       <c r="C186" t="s">
         <v>282</v>
       </c>
       <c r="D186">
         <v>247</v>
       </c>
     </row>
     <row r="187" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
         <v>283</v>
       </c>
       <c r="B187" t="s">
         <v>196</v>
       </c>
       <c r="C187" t="s">
         <v>215</v>
       </c>
       <c r="D187">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="188" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
         <v>283</v>
       </c>
       <c r="B188" t="s">
         <v>196</v>
       </c>
       <c r="C188" t="s">
         <v>215</v>
       </c>
       <c r="D188">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="189" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
         <v>284</v>
       </c>
       <c r="B189" t="s">
         <v>196</v>
       </c>
       <c r="C189" t="s">
         <v>71</v>
       </c>
       <c r="D189">
         <v>278</v>
       </c>
     </row>
     <row r="190" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
         <v>285</v>
       </c>
       <c r="B190" t="s">
         <v>196</v>
       </c>
       <c r="C190" t="s">
         <v>272</v>
@@ -33280,65 +33280,65 @@
     <row r="197" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
         <v>293</v>
       </c>
       <c r="B197" t="s">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>292</v>
       </c>
       <c r="D197">
         <v>285</v>
       </c>
     </row>
     <row r="198" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
         <v>294</v>
       </c>
       <c r="B198" t="s">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>292</v>
       </c>
       <c r="D198">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="199" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
         <v>294</v>
       </c>
       <c r="B199" t="s">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>292</v>
       </c>
       <c r="D199">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="200" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
         <v>295</v>
       </c>
       <c r="B200" t="s">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>67</v>
       </c>
       <c r="D200">
         <v>289</v>
       </c>
     </row>
     <row r="201" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
         <v>296</v>
       </c>
       <c r="B201" t="s">
         <v>196</v>
       </c>
       <c r="C201" t="s">
         <v>67</v>
@@ -33417,96 +33417,96 @@
         <v>294</v>
       </c>
     </row>
     <row r="207" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
         <v>302</v>
       </c>
       <c r="B207" t="s">
         <v>196</v>
       </c>
       <c r="C207" t="s">
         <v>303</v>
       </c>
       <c r="D207">
         <v>269</v>
       </c>
     </row>
     <row r="208" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
         <v>304</v>
       </c>
       <c r="B208" t="s">
         <v>196</v>
       </c>
       <c r="C208" t="s">
-        <v>71</v>
+        <v>215</v>
       </c>
       <c r="D208">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="209" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
         <v>304</v>
       </c>
       <c r="B209" t="s">
         <v>196</v>
       </c>
       <c r="C209" t="s">
-        <v>215</v>
+        <v>71</v>
       </c>
       <c r="D209">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="210" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
         <v>305</v>
       </c>
       <c r="B210" t="s">
         <v>196</v>
       </c>
       <c r="C210" t="s">
         <v>215</v>
       </c>
       <c r="D210">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="211" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
         <v>305</v>
       </c>
       <c r="B211" t="s">
         <v>196</v>
       </c>
       <c r="C211" t="s">
         <v>215</v>
       </c>
       <c r="D211">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="212" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
         <v>306</v>
       </c>
       <c r="B212" t="s">
         <v>196</v>
       </c>
       <c r="C212" t="s">
         <v>189</v>
       </c>
       <c r="D212">
         <v>300</v>
       </c>
     </row>
     <row r="213" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
         <v>307</v>
       </c>
       <c r="B213" t="s">
         <v>196</v>
       </c>
       <c r="C213" t="s">
         <v>229</v>